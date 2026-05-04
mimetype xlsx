--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -1,45 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Класс</t>
   </si>
   <si>
     <t>Количество обучающихся</t>
@@ -586,50 +589,204 @@
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qPui6FpqVXuJEurwnvDMjw8KqVU=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>GxQQ9EjWsWHOuf9RMwWxLjt80vnXqggQNuy9oDUMHD7PzVJyE0NpOZePb02beFbpZd7i+4gaALjSVkD2e5hV55j+3MZZAXD9t2VzMFpVDgcwSDJ+qACpLPQb+6YSa9NWlYx7N72Q0oC5616bE8GY2ujxI41ojT+6mdPKXlVKlLBnQG4/K0Jubu/RNXjyaxq9Mq8z8pWzMcCL7njfI2Z+Sk+wuMd6lVoEQW+peLTFlgxVrYTAAH+7DXq3+jhmy12EzGU9BJKbPy9delNeANgjMkkLWspO9G+xsxDadnctwGzXz5WpP2d6IR46glwXLsOIQr0UAr1BeoQ8e2rL0vlkd8eYR6wHVaqAM5uwkT7CbY1/8dJ0WlVP24Sp5sn14YdMw/UVJiPs3z5hOWgKvXN7pcJYbTgyvBPPo3Tf5aXhPiweLDVWd93HvinoNaL17mO0x8qJxiN2KQfjr8ZcWL8qs2Jv2EDDHfw53wM121J9726INeD3UDB2wF2i2KrBvgILSIpZTNsNGzr1Q0PcmB/A5EFMYwNuOLFADdRkLtT7iiuJhNIdj9pXsE09fskIJE/x1Dfv+f/XEPNkiZjrQexjqzi2nIJDZccfGFfANs/SKkAyA3e2Ydj37jw5YHYN6Qb3Wca/nISSXbNTqBjcM8S+xV38iYbSj2jM2Sc6zrDjdRo=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFkzCCA3sCFHI9AS9dReQ7SKDq2KO8T5/nYHu4MA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI1MTEyMTA4MDQyN1oXDTI2MTEyMTA4MDQyN1owezE9MDsGA1UEAww00KHQ
+v9C40LLQsNC6INCQ0LvQtdC60YHQsNC90LTRgCDQndC40LrQvtC70LDQtdCy0LjR
+hzEtMCsGA1UECgwk0JzQkdCe0KMgwqvQotGA0L7QuNGG0LrQsNGPINCh0J7QqMK7
+MQswCQYDVQQGEwJSVTCCAiIwDQYJKoZIhvcNAQEBBQADggIPADCCAgoCggIBALFq
+vUN0pj0WapATNpOU9KsGuBw7fjmcjy2hdmYmGvRVXlMv7FG0FpqoyW/7rcrh1DAj
+yV/i/Fq/owMHSJlgdTe38J4fmKJV5Wobbqp1bHSPHbLyolEJpiQMPwQf7vmi4fJV
+JPiFVjY80Q4EkYc9ePiFBWCA9/zIckxfuYv6GOlivMcPCeikgShInVcFDeo1ZRFC
+Qlg/rmjg2cpbvt+SNgyDsAOxzspM5zvcbeWwjiNyEF0mF6WyGgd8LgXsJ7A29ZmE
+y1hD2FzMrQ0kBS1PUAE7bs0GSkMZRqCAbAE32D2WXDU3y0vftlu+u4I0j4WH+R8x
+LmG3XcWNMIQ6T6lfVGPo2rVa4LOMamtmtW8UpbdFQZrZXWRGFezBTZXxiUXBNHzW
+gqOp7NcJzwY3kwpui/8RqT5j5IgxHqS9tErkjPoRbMLTXOs8LHRVt4l2flVMzHJz
+0/qihcWWY/eplYmT9k23Ro7arzCiJ8HIyKiJQFwTmRtDDP+wG15ClG8E2RmM8Pyi
+y8twwY+DcZwVzLnXEZiikLNfqh4KX0P7KEHPIk4CM0/aDz+x6L4vHwItgu+4J6+0
+Fyv5ugbIEqWDmKhaWFkowDYAFVEkg+ufU/4gk8nS//1L1xqgOFO4oW/2lOXy74Cj
+qDiFjILRAFpfclsAvRYoFlgDYJ8K8GfBYieo4TP1AgMBAAEwDQYJKoZIhvcNAQEL
+BQADggIBALdleXMhKhZ6jiYRMJWV9fNeRCQYyOjkVBpGkqj63tIwKwvo+SeL3dkz
+f0FOWbeLP1pB2N/D/g2ws/RP/rYHHXcejM9tEUWbtT2xKaNz6EYlBrVfW1S/wvTg
+JIavm7+Bn0ouTc1/+i/tDUnWz8FxrlU/IyIYjh1AyIh7spxA+p63Q43Of0h2gEa7
+7To3yu/zeiSwvRN8K+ihT3Ss0Eq6bf3mAldUNURfE2NyTw1DiKQoElLPMxxPWSX8
+mcI1C+OC3Vm0h5lxSFwISHg1iw8YtNclyKY9ZYMqtYanrlTdLABOW5vY50EKG1aw
+muo91xaH6kRFqh9ciWEAGjqWPhv8Iwr1RakRtBi7VZcVypxZXKYQjGzRleAA/Pyu
+dQJBfisBGHlAxNWEBhPLH9Gq7aDdEadmGBhEMMOAps77xaffYU8OIgqlF0MZE+9G
+dDdPO80WlzDd8M2jiDKdSZpo16KBiPOE/bbUSDbt0PDAdRChdwY40I0XStKB1KLy
+MYXXmRrXJMPKVeJJpE2zGEfKsxK4MLQuA2pasPFeXYzGXsIzS7qczo+1QyjFibzj
+Xcze4NVv+L51ClQKYW86g64moReqkq6ta14A6DjWqehvtxPKiOgWLfhYEGIp1OAH
+bKoE8JtCeg1pI+m5p8B55JOTOOw3Jy/IQ9sIQVbXKQl8fhlqDYTG</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId6"/>
+            <mdssi:RelationshipReference SourceId="rId5"/>
+            <mdssi:RelationshipReference SourceId="rId4"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>TmEMMSnBCP0FpjpUdULk00iEjc4=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/_rels/sheet1.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>x3OS0O1Zv90RqYPQ04JCQKrQR8U=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>BNrqnM2X2eeT9/7SOIDQaUBj4pQ=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>MCMba+FxjBa4gotv30J8S7OwOfU=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/theme/theme1.xml?ContentType=application/vnd.openxmlformats-officedocument.theme+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>Za3DHNig+q855it97wtUyiVtW+M=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>b6Erl2EQY6T2cYBi69sPTv2DrDA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>eJoCxzbShO4jj5fFXXOdUXCCIQE=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet2.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>W/rCgL9uPKk+sLCq+fFDCJCCtqM=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet3.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>W/rCgL9uPKk+sLCq+fFDCJCCtqM=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-03-09T13:45:08Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>